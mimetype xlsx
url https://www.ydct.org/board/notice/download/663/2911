--- v0 (2026-06-17)
+++ v1 (2026-08-02)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026 관광팀 사업\워케이션\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026 관광팀 사업\워케이션\모집관련\참여자 모집\6.8 워케이션 공고문 올리기\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{177D0992-3167-4F4A-B8AF-2C1973C80629}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{424881D6-CC64-4CFD-BC89-2675B5E110A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-135" windowWidth="29040" windowHeight="15720" xr2:uid="{14BCF2A9-403E-4FC1-8931-C19EFCA0FBD9}"/>
+    <workbookView xWindow="1695" yWindow="3270" windowWidth="21600" windowHeight="11295" xr2:uid="{14BCF2A9-403E-4FC1-8931-C19EFCA0FBD9}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="103">
   <si>
     <t>더클래식</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>뚝딱이네</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>사계플라워팜</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>삼사리아침</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>샤카서프</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>초블레스</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
@@ -129,104 +129,96 @@
     <t>010-4098-1464</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>구분</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>업체명</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>주소</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>대표자</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>연락처</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>내용</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...2 lines deleted...]
-    <t>예약방법</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>이치우</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>010-4008-5505
 054-732-0077</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>김해숙</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>010-5125-4664</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>김미옥</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>010-6788-4660</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>최용운</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>010-5625-0902</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>신수현</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>최병인</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>010-9632-0209
 054-732-0309</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...2 lines deleted...]
-    <t>사전전화예약</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>경북 영덕군 영해면 예주8길 14-7</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>한채원</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>010-4435-0501</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>강필여</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>010-5539-0255</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>010-3439-8860</t>
     <phoneticPr fontId="1" type="noConversion"/>
@@ -284,54 +276,50 @@
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>박정분, 김헌영</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>010-3406-5159
 010-3520-5159</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>공방 체험 : 15,000 ~</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve"> 영덕군 남정면 부흥2길 11</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>영덕군 병곡면 각리2길 170-5</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>영덕군 영덕읍 영덕대게로 911-44</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...2 lines deleted...]
-    <t>온라인예약</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>숙박형 체험(2박3일) 최소 20명 이상 시 이용 가능 : 137,600(조건 충족 시 1인 29,600)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>감자당</t>
   </si>
   <si>
     <t>빵마을힐링캠프</t>
   </si>
   <si>
     <t>영덕군 영해면 괴시사진길 53</t>
   </si>
   <si>
     <t>남상연</t>
   </si>
   <si>
     <t>010-2615-1329</t>
   </si>
   <si>
     <t>제과제빵 체험 및 명상체험 지도 : 25,000 ~ / 추가체험 별도</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
@@ -427,113 +415,116 @@
 주중 : 145,000
 주말 : 175,000</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>&lt;성수기&gt; 3박이상 15%할인
 401(2인) 주중220,000/ 주말270,000
 402,403(2인) 주중160,000 / 220,000
 301(2인) 주중160,000 / 주말 220,000
 302(6인) 주중 260,000 / 주말 380,000
 201(4인) 주중 220,000 / 주말 300,000
 202(4인) 주중 210,000 / 주말 280,000</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve">&lt;비수기&gt; 3박이상 15% 할인 
 401호(2인) : 주중 140,000 / 주말 180,000 
 402,403호(2인) : 주중 90,000 / 주말 150,000 
 301호(2인) : 주중 85,000 / 주말 140,000  
 302호(6인) : 주중 190,000 / 주말 290,000  
 201호(4인) : 주중 140,000 / 주말 200,000 
 202호(4인) : 주중 130,000 / 주말 190,000 </t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>네이버 플레이스 초하우스 예약 또는 사전전화예약</t>
-[...2 lines deleted...]
-  <si>
     <t>체험 식음료 영덕 특산주 활용 칵테일 만들기 및 시음(28%) : 25,000</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...7 lines deleted...]
-(25%)숲 속 디지털 디톡스, 명상+건강1식+아로마 풋 스파(최소8명) : 90,000</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>파나크 예약 가능 일자 확인 필요 (사진 참고)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>7.20~8.20/주말 및 공휴일(명절) 제외
 숙박(A-TYPE) 40% : 115,000
 숙박(B-TYPE) 40% : 160,000</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>숙박1~2박 10%할인/3박이상 30%할인(성수기 7/24~8/29 제외) + 7층 오션뷰 카페 1인 1일 1음료 무료제공
+    <t>더 스트림 펜션</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>영덕군 강구면 영덕대게로 577</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>김위성</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>010-4830-7410
+054-734-3080</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>일반객실 주중 60,000~150,000(주말 100,000~200,000) / 카라반 주중 150,000~190,000(주말 200,000~270,000)
+모든예약 10% 할인 / 여름 성수기 요금 별도(홈페이지 참고 http://thestreampension.com)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>체험</t>
+  </si>
+  <si>
+    <t>경북 영덕군 병곡면 송천 1길 22-16</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>숙박
+&amp;
+체험</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>매주 목 휴무
+(28%)족욕패키지 : 컨디션문진+아로마오일+족욕제+음료 및 다과 : 32,000
+(17%)메타세콰이어 명상요가(50분)+아로마 풋 스파(음료포함) 
+1) 8인 이상 1인당 62,000 원
+2) 2인 프라이빗 명상요가 1인당 120,000원
+(20%)천연아로마입욕제만들기(50분)+아로마풋스파(음료포함)"
+1인당 105,000원 (입욕제100g 선물)
+(13%)괴시리 마을 투어 - 한복 대여(2시간)+아로마 풋 스파(음료포함) : 68,000
+(13%)영해 마을 자전거 트립(2시간) + 아로마 풋 스파(음료포함) : 58,000</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>숙박1~2박 10%할인/3박이상 30%할인 + 7층 오션뷰 카페 1인 1일 1음료 무료제공
 일반객실 : (주중) 69,000~169,000 / (주말) 89,000~229,000
 단채객실 : (주중/8인) 249,000 / (주말/8인) 299,000~399,000
-평소 객실요금(성수기요금 별도)/기존요금 외 인원추가 시 비용 발생</t>
-[...31 lines deleted...]
-    <t>경북 영덕군 병곡면 송천 1길 22-16</t>
+평소 객실요금(성수기요금 별도)/기존요금 외 인원추가 시 비용 발생
+워케이션 할인율 적용불가 날짜 : 7월 24~31일/ 8월 1~16일/ 9월 24~26일/ 10월 2~4일, 8~10일)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="33"/>
@@ -606,51 +597,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="36">
+  <borders count="30">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -780,82 +771,54 @@
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...11 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
-[...13 lines deleted...]
-      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -872,61 +835,50 @@
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...9 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -947,61 +899,50 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...9 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -1028,401 +969,346 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
-        <color indexed="64"/>
-[...20 lines deleted...]
-      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...23 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...188 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="표준" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>9</xdr:col>
-      <xdr:colOff>190500</xdr:colOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>2990850</xdr:rowOff>
+      <xdr:rowOff>2000250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
-      <xdr:colOff>466726</xdr:colOff>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>1781102</xdr:colOff>
       <xdr:row>7</xdr:row>
-      <xdr:rowOff>1082458</xdr:rowOff>
+      <xdr:rowOff>1333500</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="그림 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72CDD00F-D38A-4457-9004-8890583046F7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="64998600" y="9658350"/>
-          <a:ext cx="8505826" cy="11998108"/>
+          <a:off x="56311800" y="8667750"/>
+          <a:ext cx="10277402" cy="14497050"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 테마">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
@@ -1704,657 +1590,592 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D61E0C2B-5587-4C50-B801-C13889826A15}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I39"/>
+  <dimension ref="A1:H39"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="25" zoomScaleNormal="25" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="107.75" defaultRowHeight="226.5" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="24.25" style="1" customWidth="1"/>
     <col min="2" max="2" width="70.875" customWidth="1"/>
     <col min="3" max="3" width="92.75" customWidth="1"/>
     <col min="4" max="5" width="70.875" customWidth="1"/>
     <col min="6" max="6" width="119.75" customWidth="1"/>
     <col min="7" max="7" width="161.75" style="2" customWidth="1"/>
     <col min="8" max="8" width="125.75" customWidth="1"/>
     <col min="9" max="9" width="111.75" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="91.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:8" ht="91.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F1" s="60" t="s">
+      <c r="F1" s="48" t="s">
         <v>23</v>
       </c>
-      <c r="G1" s="61"/>
-[...5 lines deleted...]
-      <c r="A2" s="39" t="s">
+      <c r="G1" s="49"/>
+    </row>
+    <row r="2" spans="1:8" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="25" t="s">
-        <v>99</v>
+      <c r="B2" s="17" t="s">
+        <v>93</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>101</v>
-[...14 lines deleted...]
-      <c r="B3" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="E2" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="F2" s="54" t="s">
+        <v>97</v>
+      </c>
+      <c r="G2" s="55"/>
+    </row>
+    <row r="3" spans="1:8" ht="202.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="28"/>
+      <c r="B3" s="17" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D3" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E3" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="E3" s="5" t="s">
-[...12 lines deleted...]
-      <c r="B4" s="26" t="s">
+      <c r="F3" s="46" t="s">
+        <v>47</v>
+      </c>
+      <c r="G3" s="47"/>
+    </row>
+    <row r="4" spans="1:8" ht="409.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="28"/>
+      <c r="B4" s="18" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E4" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="E4" s="6" t="s">
-[...14 lines deleted...]
-      <c r="B5" s="26" t="s">
+      <c r="F4" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="G4" s="26" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="28"/>
+      <c r="B5" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="E5" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="F5" s="50" t="s">
         <v>82</v>
       </c>
-      <c r="D5" s="6" t="s">
-[...15 lines deleted...]
-      <c r="B6" s="26" t="s">
+      <c r="G5" s="51"/>
+    </row>
+    <row r="6" spans="1:8" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="28"/>
+      <c r="B6" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="F6" s="50" t="s">
+        <v>49</v>
+      </c>
+      <c r="G6" s="51"/>
+      <c r="H6" s="24" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="325.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="28"/>
+      <c r="B7" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="D7" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="E7" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F7" s="52" t="s">
+        <v>102</v>
+      </c>
+      <c r="G7" s="53"/>
+    </row>
+    <row r="8" spans="1:8" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="29" t="s">
+        <v>100</v>
+      </c>
+      <c r="B8" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="D8" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="F8" s="38" t="s">
+        <v>92</v>
+      </c>
+      <c r="G8" s="39"/>
+    </row>
+    <row r="9" spans="1:8" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="30"/>
+      <c r="B9" s="32"/>
+      <c r="C9" s="33"/>
+      <c r="D9" s="33"/>
+      <c r="E9" s="36"/>
+      <c r="F9" s="40" t="s">
+        <v>85</v>
+      </c>
+      <c r="G9" s="41"/>
+    </row>
+    <row r="10" spans="1:8" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="30"/>
+      <c r="B10" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C10" s="33" t="s">
+        <v>53</v>
+      </c>
+      <c r="D10" s="33" t="s">
+        <v>54</v>
+      </c>
+      <c r="E10" s="36" t="s">
+        <v>55</v>
+      </c>
+      <c r="F10" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="G10" s="43"/>
+    </row>
+    <row r="11" spans="1:8" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="30"/>
+      <c r="B11" s="32"/>
+      <c r="C11" s="33"/>
+      <c r="D11" s="33"/>
+      <c r="E11" s="36"/>
+      <c r="F11" s="40" t="s">
+        <v>56</v>
+      </c>
+      <c r="G11" s="41"/>
+    </row>
+    <row r="12" spans="1:8" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="30"/>
+      <c r="B12" s="32" t="s">
+        <v>4</v>
+      </c>
+      <c r="C12" s="33" t="s">
+        <v>57</v>
+      </c>
+      <c r="D12" s="33" t="s">
+        <v>32</v>
+      </c>
+      <c r="E12" s="33" t="s">
+        <v>86</v>
+      </c>
+      <c r="F12" s="44" t="s">
+        <v>71</v>
+      </c>
+      <c r="G12" s="45"/>
+    </row>
+    <row r="13" spans="1:8" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="30"/>
+      <c r="B13" s="32"/>
+      <c r="C13" s="33"/>
+      <c r="D13" s="33"/>
+      <c r="E13" s="33"/>
+      <c r="F13" s="40" t="s">
+        <v>72</v>
+      </c>
+      <c r="G13" s="41"/>
+    </row>
+    <row r="14" spans="1:8" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="30"/>
+      <c r="B14" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="C14" s="33" t="s">
+        <v>58</v>
+      </c>
+      <c r="D14" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="F14" s="42" t="s">
+        <v>87</v>
+      </c>
+      <c r="G14" s="43"/>
+    </row>
+    <row r="15" spans="1:8" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="30"/>
+      <c r="B15" s="32"/>
+      <c r="C15" s="33"/>
+      <c r="D15" s="33"/>
+      <c r="E15" s="33"/>
+      <c r="F15" s="40" t="s">
+        <v>73</v>
+      </c>
+      <c r="G15" s="41"/>
+    </row>
+    <row r="16" spans="1:8" ht="226.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="31"/>
+      <c r="B16" s="20" t="s">
+        <v>75</v>
+      </c>
+      <c r="C16" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="D16" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="E6" s="6" t="s">
+      <c r="E16" s="14" t="s">
         <v>44</v>
       </c>
-      <c r="F6" s="62" t="s">
-[...3 lines deleted...]
-      <c r="H6" s="18" t="s">
+      <c r="F16" s="62" t="s">
+        <v>60</v>
+      </c>
+      <c r="G16" s="63"/>
+    </row>
+    <row r="17" spans="1:7" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="56" t="s">
+        <v>98</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="C17" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="D17" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" s="64" t="s">
+        <v>90</v>
+      </c>
+      <c r="G17" s="65"/>
+    </row>
+    <row r="18" spans="1:7" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="56"/>
+      <c r="B18" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="F18" s="66" t="s">
+        <v>66</v>
+      </c>
+      <c r="G18" s="67"/>
+    </row>
+    <row r="19" spans="1:7" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="56"/>
+      <c r="B19" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="C19" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="F19" s="68" t="s">
+        <v>67</v>
+      </c>
+      <c r="G19" s="69"/>
+    </row>
+    <row r="20" spans="1:7" ht="217.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="56"/>
+      <c r="B20" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="F20" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="G20" s="59"/>
+    </row>
+    <row r="21" spans="1:7" ht="409.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="56"/>
+      <c r="B21" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="D21" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="32" t="s">
-[...14 lines deleted...]
-      <c r="E7" s="14" t="s">
+      <c r="E21" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="F21" s="58" t="s">
+        <v>101</v>
+      </c>
+      <c r="G21" s="59"/>
+    </row>
+    <row r="22" spans="1:7" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="56"/>
+      <c r="B22" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="F22" s="58" t="s">
+        <v>69</v>
+      </c>
+      <c r="G22" s="59"/>
+    </row>
+    <row r="23" spans="1:7" ht="226.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="57"/>
+      <c r="B23" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C23" s="10" t="s">
         <v>35</v>
       </c>
-      <c r="F7" s="64" t="s">
-[...224 lines deleted...]
-      <c r="E19" s="8" t="s">
+      <c r="D23" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="F19" s="79" t="s">
+      <c r="E23" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="F23" s="60" t="s">
         <v>70</v>
       </c>
-      <c r="G19" s="80"/>
-[...92 lines deleted...]
-    <row r="24" spans="1:8" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="G23" s="61"/>
+    </row>
+    <row r="24" spans="1:7" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24"/>
       <c r="G24"/>
     </row>
-    <row r="25" spans="1:8" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:7" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25"/>
       <c r="G25"/>
     </row>
-    <row r="26" spans="1:8" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:7" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26"/>
       <c r="G26"/>
     </row>
-    <row r="27" spans="1:8" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:7" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27"/>
       <c r="G27"/>
     </row>
-    <row r="28" spans="1:8" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:7" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28"/>
       <c r="G28"/>
     </row>
-    <row r="29" spans="1:8" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:7" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29"/>
       <c r="G29"/>
     </row>
-    <row r="30" spans="1:8" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:7" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30"/>
       <c r="G30"/>
     </row>
-    <row r="31" spans="1:8" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:7" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31"/>
       <c r="G31"/>
     </row>
-    <row r="32" spans="1:8" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:7" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32"/>
       <c r="G32"/>
     </row>
     <row r="33" spans="1:7" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33"/>
       <c r="G33"/>
     </row>
     <row r="34" spans="1:7" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34"/>
       <c r="G34"/>
     </row>
     <row r="35" spans="1:7" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35"/>
       <c r="G35"/>
     </row>
     <row r="36" spans="1:7" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36"/>
       <c r="G36"/>
     </row>
     <row r="37" spans="1:7" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="G37"/>
     </row>
     <row r="38" spans="1:7" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="G38"/>
     </row>
     <row r="39" spans="1:7" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="G39"/>
     </row>
   </sheetData>
-  <mergeCells count="45">
+  <mergeCells count="41">
     <mergeCell ref="A17:A23"/>
     <mergeCell ref="F21:G21"/>
     <mergeCell ref="F22:G22"/>
     <mergeCell ref="F23:G23"/>
     <mergeCell ref="F16:G16"/>
     <mergeCell ref="F17:G17"/>
     <mergeCell ref="F18:G18"/>
     <mergeCell ref="F19:G19"/>
     <mergeCell ref="F20:G20"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="F1:G1"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="F2:G2"/>
-    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="D12:D13"/>
     <mergeCell ref="D14:D15"/>
     <mergeCell ref="E14:E15"/>
-    <mergeCell ref="H14:H15"/>
-[...3 lines deleted...]
-    <mergeCell ref="E8:E9"/>
     <mergeCell ref="F8:G8"/>
     <mergeCell ref="F9:G9"/>
     <mergeCell ref="F10:G10"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="F12:G12"/>
-    <mergeCell ref="F13:G13"/>
-[...9 lines deleted...]
-    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="E8:E9"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="A2:A7"/>
     <mergeCell ref="A8:A16"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="C12:C13"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="17" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.23622047244094488" right="0.23622047244094488" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="12" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>워크시트</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>